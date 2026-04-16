--- v0 (2026-02-27)
+++ v1 (2026-04-16)
@@ -1,2900 +1,5004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="53E8003D" w14:textId="77777777" w:rsidR="00A6570D" w:rsidRPr="00B70DD3" w:rsidRDefault="00305124" w:rsidP="007C35FC">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00360033" w:rsidRPr="00327942" w:rsidRDefault="00360033" w:rsidP="00A3446E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="11" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00327942">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Job Specification                                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00360033" w:rsidRPr="00360033" w:rsidRDefault="00360033">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10632"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00712E4B" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w:rsidR="00712E4B" w:rsidRPr="00C22F6A" w:rsidRDefault="00712E4B" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Overall Purpose of the Job</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Outline the purpose of the job</w:t>
+            </w:r>
+            <w:r w:rsidR="00360033" w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, what is the reason for the job, what must it achieve and how does it contribute to the success of the business?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00712E4B" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00712E4B" w:rsidRPr="00C22F6A" w:rsidRDefault="00712E4B" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002D76A6" w:rsidRDefault="008E7819" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="Bullet1"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To </w:t>
+            </w:r>
+            <w:r w:rsidR="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manage the entire Employee Relations case load for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>InHealth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, assessing and triaging the employee relations requirements and engaging with senior support within the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">People </w:t>
+            </w:r>
+            <w:r w:rsidR="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Services team.  This role will be responsible for upskilling other members of the People Operations Team to develop case management, improve efficiency and improving policy and processes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D76A6" w:rsidRDefault="002D76A6" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="Bullet1"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008E7819" w:rsidRDefault="002D76A6" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="Bullet1"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This role will support the People Operations manager to define and deliver an excellent </w:t>
+            </w:r>
+            <w:r w:rsidR="008E7819">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manager advisory service</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that will reduce Employee Relations case escalation </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF58AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> equip managers with the skills to tackle issues early</w:t>
+            </w:r>
+            <w:r w:rsidR="008E7819">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E7819" w:rsidRDefault="008E7819" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="Bullet1"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008E7819" w:rsidRPr="00C22F6A" w:rsidRDefault="008E7819" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="Bullet1"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A3446E" w:rsidRDefault="00A3446E"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10632"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A3446E" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A3446E" w:rsidRPr="00C22F6A" w:rsidRDefault="00A3446E" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Key Working Relations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(List the internal and external roles that this post has key interaction with)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3446E" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A3446E" w:rsidRPr="00C22F6A" w:rsidRDefault="00A3446E" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0042621D" w:rsidRDefault="008E7819" w:rsidP="008E7819">
+            <w:pPr>
+              <w:pStyle w:val="Bullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">People </w:t>
+            </w:r>
+            <w:r w:rsidR="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Team</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E7819" w:rsidRDefault="008E7819" w:rsidP="008E7819">
+            <w:pPr>
+              <w:pStyle w:val="Bullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategic </w:t>
+            </w:r>
+            <w:r w:rsidR="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Business Partners</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D76A6" w:rsidRDefault="002D76A6" w:rsidP="008E7819">
+            <w:pPr>
+              <w:pStyle w:val="Bullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Centres of Excellence – Payroll, TA and L&amp;D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E7819" w:rsidRDefault="008E7819" w:rsidP="008E7819">
+            <w:pPr>
+              <w:pStyle w:val="Bullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>InHealth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">People </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Managers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E7819" w:rsidRDefault="008E7819" w:rsidP="008E7819">
+            <w:pPr>
+              <w:pStyle w:val="Bullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operational </w:t>
+            </w:r>
+            <w:r w:rsidR="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leadership </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRPr="008E7819" w:rsidRDefault="008E7819" w:rsidP="0053425D">
+            <w:pPr>
+              <w:pStyle w:val="Bullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E7819">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Shared Service Functions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRPr="00C22F6A" w:rsidRDefault="0053425D" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="Bullet1"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00712E4B" w:rsidRDefault="00712E4B"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10632"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00712E4B" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w:rsidR="00712E4B" w:rsidRPr="00C22F6A" w:rsidRDefault="00712E4B" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Key Result Areas and Specific Duties</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00360033" w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key result areas should be related to the job objective. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Provide a list of key result areas and specific duties to include people management and key performance indicator areas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00712E4B" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E7819" w:rsidRDefault="008E7819" w:rsidP="008E7819">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002D76A6" w:rsidRDefault="002D76A6" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manage and be the point of contact for all Employee Relations cases raised via Service Now, escalating complex cases as needed to Strategic HRBPs </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000543B9" w:rsidRPr="002D76A6" w:rsidRDefault="000543B9" w:rsidP="000543B9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manage </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">all employee relations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cases </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>issues through to satisfactory resolution including disciplinary, grievance, performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, sickness and mediation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D76A6" w:rsidRDefault="00D81222" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Coach</w:t>
+            </w:r>
+            <w:r w:rsidR="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and engag</w:t>
+            </w:r>
+            <w:r w:rsidR="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e people </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>managers</w:t>
+            </w:r>
+            <w:r w:rsidR="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and people operations team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">members on best practice management for </w:t>
+            </w:r>
+            <w:r w:rsidR="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">employee relations, upskilling </w:t>
+            </w:r>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">People Operations team and People Managers to improve </w:t>
+            </w:r>
+            <w:r w:rsidR="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ongoing issues within current </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">policies and practices </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D81222" w:rsidRPr="002D76A6" w:rsidRDefault="002D76A6" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drive improvements required within employee relations management, </w:t>
+            </w:r>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">training, coaching, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>re-writing policies and processes as needed to support this, e</w:t>
+            </w:r>
+            <w:r w:rsidR="00D81222" w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nsuring best practice is understood and followed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00423755" w:rsidRDefault="000543B9" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide excellent management </w:t>
+            </w:r>
+            <w:r w:rsidR="00423755" w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on Employee Relations to support monthly reporting requirements and </w:t>
+            </w:r>
+            <w:r w:rsidR="00423755" w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>provide credible and knowledgeable solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to trends seen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D81222" w:rsidRPr="002D76A6" w:rsidRDefault="00D81222" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure all employee </w:t>
+            </w:r>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">relations issues </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>are managed through correct process, adhere to service levels and ensure that legislative requirements are met</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EF58AD" w:rsidRDefault="00EF58AD" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Act as a point of escalation for the People Operations team to support the People Operations Manager and be the key employee relations knowledge point </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D81222" w:rsidRPr="002D76A6" w:rsidRDefault="00D81222" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribute to the </w:t>
+            </w:r>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">People </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>strategy providing input into process improvements</w:t>
+            </w:r>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> within the People Operations team</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D81222" w:rsidRPr="002D76A6" w:rsidRDefault="000543B9" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Consistently train and coach</w:t>
+            </w:r>
+            <w:r w:rsidR="00D81222" w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">people </w:t>
+            </w:r>
+            <w:r w:rsidR="00D81222" w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>managers in sickness absence and performance management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as required</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E7819" w:rsidRPr="002D76A6" w:rsidRDefault="008E7819" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Support the implementation of the management advisory service into the People Operations team</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00423755" w:rsidRPr="002D76A6" w:rsidRDefault="00423755" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Responsibility for managing own administrative work through Service Now and ensuring data integrity on the HRIS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00423755" w:rsidRPr="002D76A6" w:rsidRDefault="00423755" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attendance at regular ER meetings via communications technology </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Skype or face to face in the Head Office</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009025D1" w:rsidRPr="002D76A6" w:rsidRDefault="00D81222" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Be the key knowledge point in the People Operations team, specifically in relation to Employee Relations and supporting the People Operations Manager with the training and education of wider People Operations team in employee relations policies and processes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D81222" w:rsidRDefault="00D81222" w:rsidP="002D76A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D76A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Report to the People Operations Manager daily on any issues and escalate as needed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D81222" w:rsidRPr="00EF58AD" w:rsidRDefault="00D81222" w:rsidP="00EF58AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRPr="00C22F6A" w:rsidRDefault="0053425D" w:rsidP="002C36B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="0042621D" w:rsidRDefault="0042621D"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10632"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00712E4B" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w:rsidR="00712E4B" w:rsidRPr="00C22F6A" w:rsidRDefault="00712E4B" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Core Competencies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(List competencies from Competency Framework usually a maximum of 5</w:t>
+            </w:r>
+            <w:r w:rsidR="00360033" w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, focus on those that are specific to the job and are essential for is success</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00712E4B" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0042621D" w:rsidRDefault="00423755" w:rsidP="0053425D">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Drive for Results</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00423755" w:rsidRDefault="00423755" w:rsidP="0053425D">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Excellent Communication and Customer Service</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00423755" w:rsidRDefault="00423755" w:rsidP="0053425D">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Team Work</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00423755" w:rsidRDefault="00423755" w:rsidP="0053425D">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00423755" w:rsidRDefault="00423755" w:rsidP="0053425D">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Problem Solving</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00423755" w:rsidRDefault="00423755" w:rsidP="0053425D">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Self Awareness</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Development</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00423755" w:rsidRDefault="00423755" w:rsidP="0053425D">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Professional Confidence</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRPr="00C22F6A" w:rsidRDefault="00423755" w:rsidP="00423755">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Technical Employment Law Knowledge and Employee Relations Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00EB20FF" w:rsidRDefault="00EB20FF"/>
+    <w:p w:rsidR="00360033" w:rsidRPr="00360033" w:rsidRDefault="00360033" w:rsidP="00A3446E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="31" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">HR Business Partner </w:t>
+        <w:t>Person S</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00360033">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...569 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>pecification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...214 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
-[...528 lines deleted...]
-          <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">                                               </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A1DCFD" w14:textId="77777777" w:rsidR="00643D0F" w:rsidRPr="002E77B3" w:rsidRDefault="00643D0F" w:rsidP="007C35FC">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00712E4B" w:rsidRDefault="00712E4B"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4395"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00360033" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00360033" w:rsidRPr="00C22F6A" w:rsidRDefault="00360033" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(What knowledge is</w:t>
+            </w:r>
+            <w:r w:rsidR="001E685D" w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> required to enable the person to be successful in this role?)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidRDefault="008878B5" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Essential:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidRDefault="008878B5" w:rsidP="001E685D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Desirable:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidRDefault="008878B5" w:rsidP="001E685D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tested By</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E685D" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E685D" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid grounding in Operations HR practices and the </w:t>
+            </w:r>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UK </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">employment law, including staff discipline, performance management, sickness absence and </w:t>
+            </w:r>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">other </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>employee relations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRPr="00C22F6A" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5327A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Able to see the root cause of errors and review how to correct, supporting team members to achieve desired level of output</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A0F1C" w:rsidRDefault="00F5327A" w:rsidP="005A0F1C">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Understanding of the healthcare sector</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRPr="00C22F6A" w:rsidRDefault="00F5327A" w:rsidP="005A0F1C">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Experience with contractual law</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AC636E" w:rsidRDefault="00AC636E"/>
+    <w:p w:rsidR="00AC636E" w:rsidRDefault="00AC636E"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4395"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E685D" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E685D" w:rsidRPr="00C22F6A" w:rsidRDefault="001E685D" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Skills and Experience</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(What skills and experience </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> required to enable the person to be successful in this role?)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidRDefault="008878B5" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Essential:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidRDefault="008878B5" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Desirable:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidRDefault="008878B5" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tested By</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E685D" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E685D" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demonstrable experience in supporting </w:t>
+            </w:r>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ER </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>case loads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and detailed understanding of HR processes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Proven success in a</w:t>
+            </w:r>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n ER </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>role ensuring that the business’ needs are fulfilled as well as meeting external regulatory and legislative requirements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A track record of effecting change through appropriate </w:t>
+            </w:r>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ER </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>initiatives</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enthusiastic, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hard working</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and positive self-starter </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Proven relationship management skills including suitable escalation as required</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRPr="00F5327A" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Able to manage multiple key priorities involving a wide range of stakeholders at the same time as managing operational needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A0F1C" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Practical experience in a healthcare / clinical environment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRPr="00F5327A" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRDefault="0053425D" w:rsidP="005A0F1C">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRDefault="0053425D" w:rsidP="005A0F1C">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRDefault="0053425D" w:rsidP="005A0F1C">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRDefault="0053425D" w:rsidP="005A0F1C">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRDefault="0053425D" w:rsidP="005A0F1C">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRDefault="0053425D" w:rsidP="005A0F1C">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRPr="00C22F6A" w:rsidRDefault="0053425D" w:rsidP="005A0F1C">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C7766" w:rsidRPr="00C22F6A" w:rsidRDefault="000C7766" w:rsidP="00C22F6A">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="0082289D" w:rsidRDefault="0082289D"/>
+    <w:p w:rsidR="0082289D" w:rsidRDefault="0082289D"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4395"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E685D" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E685D" w:rsidRPr="00C22F6A" w:rsidRDefault="001E685D" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Quali</w:t>
+            </w:r>
+            <w:r w:rsidR="00A3446E" w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ications and Special Training</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(What is the level of education that is required to enable the person to be competent in this role?)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidRDefault="008878B5" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Essential:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidRDefault="008878B5" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Desirable:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidRDefault="008878B5" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tested By</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E685D" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F5327A" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CIPD qualified – Level 5 or Equivalent Experience</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRPr="00B671D0" w:rsidRDefault="0053425D" w:rsidP="000543B9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="0082289D" w:rsidRPr="00C22F6A" w:rsidRDefault="00F5327A" w:rsidP="005A0F1C">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level 7 CIPD </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00360033" w:rsidRDefault="00360033"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4395"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E685D" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E685D" w:rsidRPr="00C22F6A" w:rsidRDefault="001E685D" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Personal Requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(What are the key personal attributes required for this role?)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidRDefault="008878B5" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Essential:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidRDefault="008878B5" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Desirable:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w:rsidR="008878B5" w:rsidRPr="00C22F6A" w:rsidRDefault="008878B5" w:rsidP="00B06276">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tested By</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E685D" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E685D" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Energy, drive, team focused approach and ability to respond under pressure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exceptional communication skills both written and verbal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Flexible in respect of hours</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ability to multi-task and manage a varied workload</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Demonstrates a positive, proactive approach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRDefault="00B671D0" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Responds</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5327A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and reacts positively to customer requires investigating and interacting as appropriate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRDefault="00F5327A" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Team focused</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F5327A" w:rsidRDefault="00B671D0" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Professional</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B671D0" w:rsidRDefault="00B671D0" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Resilient</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B671D0" w:rsidRDefault="00B671D0" w:rsidP="00F5327A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Conscientious</w:t>
+            </w:r>
+            <w:r w:rsidR="000543B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and meticulous attention to detail</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0053425D" w:rsidRPr="00B671D0" w:rsidRDefault="00B671D0" w:rsidP="00B06276">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Generate and assesses possible solutions to problems and uses established procedures to produce successful outcomes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00567A63" w:rsidRPr="00C22F6A" w:rsidRDefault="00567A63" w:rsidP="00B671D0">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00360033" w:rsidRDefault="00360033"/>
+    <w:p w:rsidR="00360033" w:rsidRDefault="00360033"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5315"/>
+        <w:gridCol w:w="5459"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003907E5" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5315" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="003907E5" w:rsidRPr="00C22F6A" w:rsidRDefault="003907E5" w:rsidP="003907E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Employee Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5459" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="003907E5" w:rsidRPr="00C22F6A" w:rsidRDefault="003907E5" w:rsidP="003907E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Line Manager Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003907E5" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5315" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003907E5" w:rsidRPr="00C22F6A" w:rsidRDefault="003907E5" w:rsidP="003907E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003907E5" w:rsidRPr="00C22F6A" w:rsidRDefault="003907E5" w:rsidP="003907E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003907E5" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5315" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="003907E5" w:rsidRPr="00C22F6A" w:rsidRDefault="003907E5" w:rsidP="003907E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5459" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="003907E5" w:rsidRPr="00C22F6A" w:rsidRDefault="003907E5" w:rsidP="003907E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003907E5" w:rsidRPr="00C22F6A" w:rsidTr="00C22F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003907E5" w:rsidRPr="00C22F6A" w:rsidRDefault="003907E5" w:rsidP="003907E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003907E5" w:rsidRPr="00C22F6A" w:rsidRDefault="003907E5" w:rsidP="003907E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidRDefault="005F7870" w:rsidP="008878B5">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30A7C747" w14:textId="77777777" w:rsidR="00E210B0" w:rsidRDefault="00E210B0" w:rsidP="007C35FC">
-[...326 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidSect="005F7870">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:type w:val="oddPage"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D2CEC2C" w14:textId="77777777" w:rsidR="00B95CDA" w:rsidRDefault="00B95CDA" w:rsidP="006836F6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00DF0D5E" w:rsidRDefault="00DF0D5E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DE2229A" w14:textId="77777777" w:rsidR="00B95CDA" w:rsidRDefault="00B95CDA" w:rsidP="006836F6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00DF0D5E" w:rsidRDefault="00DF0D5E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial terminal">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="CG Times">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43A69665" w14:textId="77777777" w:rsidR="00906E85" w:rsidRDefault="003C76FB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="000543B9" w:rsidRDefault="000543B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="000543B9" w:rsidRDefault="005F7870" w:rsidP="00360033">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4153"/>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="right" w:pos="9214"/>
+      </w:tabs>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...55 lines deleted...]
-      </w:drawing>
+        <w:b/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Classification:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>InHealth</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Internal Use</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Document Owner:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> D</w:t>
+    </w:r>
+    <w:r w:rsidR="000543B9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">irector of People Services </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="005F7870" w:rsidRDefault="005F7870" w:rsidP="00360033">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4153"/>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="right" w:pos="9214"/>
+      </w:tabs>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Date Published:</w:t>
+    </w:r>
+    <w:r w:rsidR="00360033">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="000543B9">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>22/06/2018</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="005F7870" w:rsidRDefault="005F7870">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="right" w:pos="9214"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="62B17219" w14:textId="77777777" w:rsidR="003C76FB" w:rsidRDefault="003C76FB">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="000543B9" w:rsidRDefault="000543B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...58 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="302A1192" w14:textId="77777777" w:rsidR="00B95CDA" w:rsidRDefault="00B95CDA" w:rsidP="006836F6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00DF0D5E" w:rsidRDefault="00DF0D5E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B478812" w14:textId="77777777" w:rsidR="00B95CDA" w:rsidRDefault="00B95CDA" w:rsidP="006836F6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00DF0D5E" w:rsidRDefault="00DF0D5E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53B95F71" w14:textId="77777777" w:rsidR="00EA78A7" w:rsidRDefault="00EB1C84">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="000543B9" w:rsidRDefault="000543B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...29 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59F794A5" w14:textId="77777777" w:rsidR="004836C6" w:rsidRPr="001B0651" w:rsidRDefault="00446562" w:rsidP="00446562">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidRDefault="005F7870" w:rsidP="005F7870">
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005F7870">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      </w:rPr>
+      <w:t>Uncontrolled when printed</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="005F7870" w:rsidRDefault="005F7870"/>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10632" w:type="dxa"/>
+      <w:tblInd w:w="-601" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3295"/>
+      <w:gridCol w:w="3894"/>
+      <w:gridCol w:w="2025"/>
+      <w:gridCol w:w="1418"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="005F7870" w:rsidTr="009F3937">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:val="935"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3295" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w:rsidR="005F7870" w:rsidRDefault="00AB05DA" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:smallCaps/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:smallCaps/>
+              <w:noProof/>
+              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="1427480" cy="608330"/>
+                <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
+                <wp:docPr id="1" name="Picture 1" descr="group logo"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1" descr="group logo"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1427480" cy="608330"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="005F7870" w:rsidRDefault="005F7870" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:smallCaps/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7337" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w:rsidR="005F7870" w:rsidRPr="00712E4B" w:rsidRDefault="005F7870" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:pStyle w:val="Heading2"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="0"/>
+            </w:numPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:iCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:u w:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00712E4B">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:iCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:u w:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Job </w:t>
+          </w:r>
+          <w:r w:rsidR="00712E4B" w:rsidRPr="00712E4B">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:iCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:u w:val="none"/>
+            </w:rPr>
+            <w:t>and Person Specification</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00712E4B">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:iCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:u w:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidTr="00712E4B">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:val="237"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3295" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="005F7870" w:rsidRDefault="005F7870" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="005F7870">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Job Title:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00712E4B" w:rsidRPr="005F7870" w:rsidRDefault="00712E4B" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3894" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidRDefault="008E7819" w:rsidP="0053425D">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="180"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Employee Relations Advisor</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2025" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="005F7870" w:rsidRDefault="005F7870" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="1890"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="005F7870">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00712E4B" w:rsidRPr="005F7870" w:rsidRDefault="00712E4B" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="1890"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1418" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="005F7870" w:rsidRDefault="00435300" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="450"/>
+              <w:tab w:val="right" w:pos="1890"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="005F7870">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="005F7870" w:rsidRPr="005F7870">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="005F7870">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="001F7F8E">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005F7870">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00712E4B" w:rsidRPr="005F7870" w:rsidRDefault="00712E4B" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="450"/>
+              <w:tab w:val="right" w:pos="1890"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidTr="00712E4B">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:val="419"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3295" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00712E4B" w:rsidRDefault="005F7870" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="005F7870">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Reporting to:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00712E4B" w:rsidRPr="005F7870" w:rsidRDefault="00712E4B" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3894" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidRDefault="008E7819" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="180"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>People Operations Manager</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2025" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="005F7870" w:rsidRDefault="00712E4B" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="1890"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Grade or Level</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00712E4B" w:rsidRPr="005F7870" w:rsidRDefault="00712E4B" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="1890"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1418" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidRDefault="005F7870" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="450"/>
+              <w:tab w:val="right" w:pos="1890"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidRDefault="005F7870" w:rsidP="00ED7832">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="450"/>
+              <w:tab w:val="right" w:pos="1890"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidTr="00712E4B">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:val="355"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3295" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="00712E4B" w:rsidRDefault="00712E4B" w:rsidP="00712E4B">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Job Location </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidRDefault="005F7870" w:rsidP="00712E4B">
+          <w:pPr>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3894" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidRDefault="007204F6" w:rsidP="00712E4B">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="180"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>High Wycombe Head Office</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2025" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="005F7870" w:rsidRDefault="005F7870" w:rsidP="00712E4B">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="1890"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Version</w:t>
+          </w:r>
+          <w:r w:rsidR="00712E4B">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve"> No</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00712E4B" w:rsidRPr="005F7870" w:rsidRDefault="00712E4B" w:rsidP="00712E4B">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="1890"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1418" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="005F7870" w:rsidRDefault="00712E4B" w:rsidP="00712E4B">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="450"/>
+              <w:tab w:val="right" w:pos="1890"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00712E4B" w:rsidRPr="005F7870" w:rsidRDefault="00712E4B" w:rsidP="00712E4B">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="450"/>
+              <w:tab w:val="right" w:pos="1890"/>
+            </w:tabs>
+            <w:spacing w:line="240" w:lineRule="atLeast"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidRDefault="005F7870" w:rsidP="005F7870">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...6 lines deleted...]
-        <w:szCs w:val="28"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="009C44C6">
-[...95 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="0A0E6319" w14:textId="77777777" w:rsidR="00A85CD5" w:rsidRDefault="00A85CD5">
+  <w:p w:rsidR="005F7870" w:rsidRPr="005F7870" w:rsidRDefault="005F7870" w:rsidP="005F7870">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="213A79B3" w14:textId="77777777" w:rsidR="00EA78A7" w:rsidRPr="009C44C6" w:rsidRDefault="009C44C6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="000543B9" w:rsidRDefault="000543B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="009C44C6">
-[...152 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02651CE6"/>
+    <w:nsid w:val="01AC527C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D52C6FA6"/>
+    <w:tmpl w:val="08090025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="432"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="576"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...116 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="080B2EDB"/>
+    <w:nsid w:val="03882B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8148303C"/>
+    <w:tmpl w:val="15C47BE2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0977518C"/>
+    <w:nsid w:val="0CD45058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="55868372"/>
+    <w:tmpl w:val="06EE408A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FDC2E22"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="10861F58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CEA667F4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...79 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11F04EB3"/>
+    <w:nsid w:val="10FD6B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="01DC9F02"/>
+    <w:tmpl w:val="9FFE78B0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -2961,533 +5065,587 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12F61150"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7EA6CD6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="133E6617"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A380EF52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14164E76"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="145533A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B45CE17C"/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:tmpl w:val="C3261384"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...5 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...113 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14BA6AA7"/>
+    <w:nsid w:val="16CD6988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A18AB126"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="AB6CB7B4"/>
+    <w:lvl w:ilvl="0" w:tplc="8B9EB280">
+      <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A1C6B4F"/>
+    <w:nsid w:val="192257A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EE524690"/>
+    <w:tmpl w:val="C5B09918"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -3554,202 +5712,166 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BAB2645"/>
+    <w:nsid w:val="1B77684E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C02AC4F2"/>
+    <w:tmpl w:val="9940930C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E8F0183"/>
+    <w:nsid w:val="1C8D11B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="63FAD5D4"/>
+    <w:tmpl w:val="61D0FA12"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -3816,2123 +5938,2070 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FB21A72"/>
-[...108 lines deleted...]
-      </w:rPr>
+    <w:nsid w:val="232E604B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2CF66948"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="576"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A30435"/>
+    <w:nsid w:val="237D39A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1470856A"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="BFFCBBF8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276878C3"/>
+    <w:nsid w:val="2B5C17FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="68D649A4"/>
+    <w:tmpl w:val="B41ADB06"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ABC2A74"/>
+    <w:nsid w:val="2C376ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AD30B394"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="410CBC10"/>
+    <w:lvl w:ilvl="0" w:tplc="AE88276C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E82A0EF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial terminal" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7F600C50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9CA29DF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="8BD86100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial terminal" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BF862E98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C8B8ADFC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0B4E1FE4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial terminal" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="ADE47C6C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D8C0894"/>
+    <w:nsid w:val="38891146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F00CB76A"/>
+    <w:tmpl w:val="DA940CD4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DE55FB2"/>
+    <w:nsid w:val="39BA4CED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="566252B6"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="E93E7ACA"/>
+    <w:lvl w:ilvl="0" w:tplc="8B9EB280">
+      <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-1140"/>
+        </w:tabs>
+        <w:ind w:left="-1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-420"/>
+        </w:tabs>
+        <w:ind w:left="-420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="300"/>
+        </w:tabs>
+        <w:ind w:left="300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1020"/>
+        </w:tabs>
+        <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1740"/>
+        </w:tabs>
+        <w:ind w:left="1740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2460"/>
+        </w:tabs>
+        <w:ind w:left="2460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3180"/>
+        </w:tabs>
+        <w:ind w:left="3180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3900"/>
+        </w:tabs>
+        <w:ind w:left="3900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F481149"/>
+    <w:nsid w:val="39E66F53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="92F67A74"/>
+    <w:tmpl w:val="B55299DE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4073334B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0BE2504A"/>
+    <w:nsid w:val="3A95162D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...127 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4849641E"/>
+    <w:nsid w:val="3B7E0F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2A14ABDC"/>
+    <w:tmpl w:val="F908629C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="550D102C"/>
+    <w:nsid w:val="3CB11451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="11AC3A3A"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="4F0A9078"/>
+    <w:lvl w:ilvl="0" w:tplc="8B9EB280">
+      <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003">
-[...93 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-1140"/>
+        </w:tabs>
+        <w:ind w:left="-1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-420"/>
+        </w:tabs>
+        <w:ind w:left="-420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="300"/>
+        </w:tabs>
+        <w:ind w:left="300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1020"/>
+        </w:tabs>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1740"/>
+        </w:tabs>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2460"/>
+        </w:tabs>
+        <w:ind w:left="2460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3180"/>
+        </w:tabs>
+        <w:ind w:left="3180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3900"/>
+        </w:tabs>
+        <w:ind w:left="3900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56997B14"/>
+    <w:nsid w:val="3EF90C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="27AAF1A6"/>
+    <w:tmpl w:val="5F8880FE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57EF3D8C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="4496632E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="598017B2"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%3."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%6."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%9."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B63278C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="46531C2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...94 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EE54BD0"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="48593C7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...94 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F1E53B1"/>
+    <w:nsid w:val="48A76542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E5C44AB4"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="B9A8D7D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%3."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%6."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%9."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61623DF4"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="57262274"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0B82B8EE"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003">
-[...26 lines deleted...]
-      <w:lvlText w:val="%4."/>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%6."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%9."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7920"/>
+        </w:tabs>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62BD4819"/>
+    <w:nsid w:val="58B30645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="48C87C66"/>
+    <w:tmpl w:val="057CC05A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6385328A"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="63DE7B36"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...94 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D71641C"/>
+    <w:nsid w:val="66982F8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="872C2042"/>
+    <w:tmpl w:val="1D301D6C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -5999,179 +8068,86 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="721600B9"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="68F13137"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...94 lines deleted...]
-      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D811D0F"/>
+    <w:nsid w:val="68F424BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="02DCFD5E"/>
+    <w:tmpl w:val="199A70D0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -6225,769 +8201,982 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D8B2188"/>
+    <w:nsid w:val="6AF47019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="37F0538C"/>
+    <w:tmpl w:val="6352A616"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="8B9EB280">
+      <w:start w:val="14"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%3."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%6."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%9."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1810660431">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F0C5CB5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="784D6E19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA9024C4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D730780"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA2817AE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F9A7F84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63A8B1B6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="27"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...23 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1134526311">
-[...25 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1433546669">
-[...25 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="549153734">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="23"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...23 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1470365762">
-[...25 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1176848086">
-[...25 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="79909738">
-[...25 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="83846434">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="870725968">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1903296714">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1337924335">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="586421639">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="2119836702">
-[...26 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="1300695498">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="682165153">
-[...20 lines deleted...]
-  <w:num w:numId="30" w16cid:durableId="2117822424">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2063"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006836F6"/>
-[...158 lines deleted...]
-    <w:rsid w:val="00FE2C38"/>
+    <w:rsidRoot w:val="001A2BCB"/>
+    <w:rsid w:val="0003285D"/>
+    <w:rsid w:val="00046946"/>
+    <w:rsid w:val="000543B9"/>
+    <w:rsid w:val="0009005D"/>
+    <w:rsid w:val="000C7766"/>
+    <w:rsid w:val="000F068B"/>
+    <w:rsid w:val="000F3641"/>
+    <w:rsid w:val="00106725"/>
+    <w:rsid w:val="001360D2"/>
+    <w:rsid w:val="0015167F"/>
+    <w:rsid w:val="00162396"/>
+    <w:rsid w:val="001A2BCB"/>
+    <w:rsid w:val="001E685D"/>
+    <w:rsid w:val="001F7F8E"/>
+    <w:rsid w:val="00204067"/>
+    <w:rsid w:val="00205210"/>
+    <w:rsid w:val="0028170A"/>
+    <w:rsid w:val="002C2A25"/>
+    <w:rsid w:val="002C36B9"/>
+    <w:rsid w:val="002D76A6"/>
+    <w:rsid w:val="002E6129"/>
+    <w:rsid w:val="002F3DE4"/>
+    <w:rsid w:val="00327942"/>
+    <w:rsid w:val="00360033"/>
+    <w:rsid w:val="00372B71"/>
+    <w:rsid w:val="003866D6"/>
+    <w:rsid w:val="003907E5"/>
+    <w:rsid w:val="00393FB2"/>
+    <w:rsid w:val="00423755"/>
+    <w:rsid w:val="0042621D"/>
+    <w:rsid w:val="00435300"/>
+    <w:rsid w:val="00481DC1"/>
+    <w:rsid w:val="004B2B07"/>
+    <w:rsid w:val="004C1742"/>
+    <w:rsid w:val="004F167A"/>
+    <w:rsid w:val="00516FCC"/>
+    <w:rsid w:val="00526A2A"/>
+    <w:rsid w:val="0053425D"/>
+    <w:rsid w:val="00564469"/>
+    <w:rsid w:val="00567A63"/>
+    <w:rsid w:val="0059441C"/>
+    <w:rsid w:val="005961F8"/>
+    <w:rsid w:val="00597DFD"/>
+    <w:rsid w:val="005A0F1C"/>
+    <w:rsid w:val="005D1D16"/>
+    <w:rsid w:val="005D2667"/>
+    <w:rsid w:val="005D4137"/>
+    <w:rsid w:val="005F7870"/>
+    <w:rsid w:val="006C0BE9"/>
+    <w:rsid w:val="006C79AB"/>
+    <w:rsid w:val="006C7A1E"/>
+    <w:rsid w:val="006D03B1"/>
+    <w:rsid w:val="006F1E17"/>
+    <w:rsid w:val="00712E4B"/>
+    <w:rsid w:val="007204F6"/>
+    <w:rsid w:val="007A22DF"/>
+    <w:rsid w:val="007B50F3"/>
+    <w:rsid w:val="007C61E0"/>
+    <w:rsid w:val="007E413B"/>
+    <w:rsid w:val="007E5605"/>
+    <w:rsid w:val="007F20A4"/>
+    <w:rsid w:val="0082289D"/>
+    <w:rsid w:val="008619F4"/>
+    <w:rsid w:val="00872123"/>
+    <w:rsid w:val="008878B5"/>
+    <w:rsid w:val="008E4875"/>
+    <w:rsid w:val="008E7819"/>
+    <w:rsid w:val="008F683A"/>
+    <w:rsid w:val="009025D1"/>
+    <w:rsid w:val="0093462D"/>
+    <w:rsid w:val="009719DD"/>
+    <w:rsid w:val="009B7EB9"/>
+    <w:rsid w:val="009C6403"/>
+    <w:rsid w:val="009F3937"/>
+    <w:rsid w:val="00A30515"/>
+    <w:rsid w:val="00A325D4"/>
+    <w:rsid w:val="00A3446E"/>
+    <w:rsid w:val="00A3507E"/>
+    <w:rsid w:val="00A63EEE"/>
+    <w:rsid w:val="00A83512"/>
+    <w:rsid w:val="00A939C3"/>
+    <w:rsid w:val="00AB05DA"/>
+    <w:rsid w:val="00AB72DF"/>
+    <w:rsid w:val="00AC636E"/>
+    <w:rsid w:val="00AD6547"/>
+    <w:rsid w:val="00AE4B75"/>
+    <w:rsid w:val="00B06276"/>
+    <w:rsid w:val="00B171C9"/>
+    <w:rsid w:val="00B4379C"/>
+    <w:rsid w:val="00B64712"/>
+    <w:rsid w:val="00B671D0"/>
+    <w:rsid w:val="00B85622"/>
+    <w:rsid w:val="00B90BC5"/>
+    <w:rsid w:val="00B916C5"/>
+    <w:rsid w:val="00B9334C"/>
+    <w:rsid w:val="00BA372D"/>
+    <w:rsid w:val="00BE0D92"/>
+    <w:rsid w:val="00BF19CE"/>
+    <w:rsid w:val="00BF358F"/>
+    <w:rsid w:val="00C00E66"/>
+    <w:rsid w:val="00C07F65"/>
+    <w:rsid w:val="00C22F6A"/>
+    <w:rsid w:val="00C30BFE"/>
+    <w:rsid w:val="00C87F49"/>
+    <w:rsid w:val="00CA2CD8"/>
+    <w:rsid w:val="00CB5605"/>
+    <w:rsid w:val="00CC0BA2"/>
+    <w:rsid w:val="00D13178"/>
+    <w:rsid w:val="00D20FBA"/>
+    <w:rsid w:val="00D21F0E"/>
+    <w:rsid w:val="00D257F7"/>
+    <w:rsid w:val="00D33237"/>
+    <w:rsid w:val="00D42DBE"/>
+    <w:rsid w:val="00D80B1A"/>
+    <w:rsid w:val="00D81222"/>
+    <w:rsid w:val="00DE4A37"/>
+    <w:rsid w:val="00DF0D5E"/>
+    <w:rsid w:val="00DF5939"/>
+    <w:rsid w:val="00E03E33"/>
+    <w:rsid w:val="00E10FB4"/>
+    <w:rsid w:val="00E34B61"/>
+    <w:rsid w:val="00E51315"/>
+    <w:rsid w:val="00E92855"/>
+    <w:rsid w:val="00EB20FF"/>
+    <w:rsid w:val="00ED51B9"/>
+    <w:rsid w:val="00ED7832"/>
+    <w:rsid w:val="00EF58AD"/>
+    <w:rsid w:val="00F12B28"/>
+    <w:rsid w:val="00F5327A"/>
+    <w:rsid w:val="00F571FF"/>
+    <w:rsid w:val="00F610C9"/>
+    <w:rsid w:val="00FC3B9F"/>
+    <w:rsid w:val="00FC62A8"/>
+    <w:rsid w:val="00FF3B51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2063"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2694A105"/>
-  <w15:docId w15:val="{9D7F65DC-D3D9-4DF9-8716-874F59D77062}"/>
+  <w15:docId w15:val="{7D754E3B-7DEF-49DF-9854-DC37C5D17FA7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7008,76 +9197,74 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7226,459 +9413,648 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009A49F8"/>
+    <w:rsid w:val="00A30515"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006836F6"/>
+    <w:rsid w:val="00435300"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="006836F6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006836F6"/>
+    <w:rsid w:val="00435300"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006836F6"/>
+    <w:rsid w:val="00435300"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabletext">
+    <w:name w:val="table text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="00435300"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="00435300"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:smallCaps/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="00435300"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="00435300"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="00435300"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="00435300"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="00435300"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="00435300"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00435300"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00435300"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00435300"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9000"/>
+      </w:tabs>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableText0">
+    <w:name w:val="Table Text"/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:ind w:left="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00435300"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:ind w:left="1440" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00435300"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltext1">
+    <w:name w:val="normaltext1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00435300"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="17"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="003907E5"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003907E5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
+    <w:name w:val="Bullet 1"/>
+    <w:rsid w:val="005A0F1C"/>
+    <w:pPr>
+      <w:spacing w:line="480" w:lineRule="atLeast"/>
+      <w:ind w:left="576"/>
+    </w:pPr>
+    <w:rPr>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Memo">
+    <w:name w:val="Memo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005A0F1C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B745FF"/>
+    <w:rsid w:val="008E7819"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...125 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...157 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7920,299 +10296,75 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...215 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2621</Characters>
+  <Pages>4</Pages>
+  <Words>862</Words>
+  <Characters>5276</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>6</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Policy Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Red Kite Community Housing</Company>
+  <Company>Kingston Communications (HULL) PLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3074</CharactersWithSpaces>
+  <CharactersWithSpaces>6126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Policy Template</dc:title>
   <dc:subject/>
-  <dc:creator>zkatnik</dc:creator>
+  <dc:creator>Paul Brandist</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>